--- v0 (2026-05-29)
+++ v1 (2026-11-03)
@@ -48,3639 +48,2461 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Proximo vencimento</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Origem</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>R$ 22.100,00</t>
+          <t>R$ 21.800,00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>R$ 14.000,00</t>
+          <t>R$ 9.000,09</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>78 X 121,00</t>
+          <t>28 x 926,00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/11/2026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>R$ 29.650,00</t>
+          <t>R$ 26.900,00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>R$ 13.900,00</t>
+          <t>R$ 10.900,00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>54 x 680,00</t>
+          <t>23 x 1.277,00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>05/11/2026</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>R$ 30.800,00</t>
+          <t>R$ 28.200,00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>R$ 17.800,00</t>
+          <t>R$ 18.900,00</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>29 x 853,00</t>
+          <t>12 X 1.509,00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>R$ 36.800,00</t>
+          <t>R$ 30.900,00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>R$ 9.900,00</t>
+          <t>R$ 15.900,00</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>29 X 1.343,00</t>
+          <t>42 x 645,00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/11/2026</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>R$ 36.900,00</t>
+          <t>R$ 35.950,00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>R$ 23.900,00</t>
+          <t>R$ 13.650,00</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>78 x 200,00</t>
+          <t>53 x 674,00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>05/11/2026</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>R$ 38.500,00</t>
+          <t>R$ 37.100,00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>R$ 25.900,00</t>
+          <t>R$ 14.000,00</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>46 x 578,00</t>
+          <t>24 X 1.624,00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>FATURA 15 ANOS</t>
+          <t/>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>R$ 38.560,00</t>
+          <t>R$ 37.100,00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>R$ 16.900,00</t>
+          <t>R$ 14.000,00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>38 x 996,00</t>
+          <t>24 X 1.624,00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>R$ 38.600,00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>R$ 15.300,00</t>
+          <t>R$ 18.000,00</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>44 x 743,00</t>
+          <t>24 x 911,00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/11/2026</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>R$ 38.700,00</t>
+          <t>R$ 42.450,00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>R$ 18.385,00</t>
+          <t>R$ 11.900,00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>25 X 1.485,00</t>
+          <t>32 x 1.533,00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>R$ 39.100,00</t>
+          <t>R$ 45.700,00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>R$ 15.300,00</t>
+          <t>R$ 29.900,00</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>73 x 574,00</t>
+          <t>34 X 1.128,00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>R$ 39.200,00</t>
+          <t>R$ 46.000,00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>R$ 14.550,00</t>
+          <t>R$ 24.900,00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>17 X 1.820,00</t>
+          <t>24 x 1.211,00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>R$ 39.500,00</t>
+          <t>R$ 48.400,00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>R$ 9.400,00</t>
+          <t>R$ 30.900,00</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>27 X 1.571,50</t>
+          <t>46 X 804,00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>R$ 40.100,00</t>
+          <t>R$ 50.000,00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>R$ 28.900,00</t>
+          <t>R$ 25.000,00</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>46 X 476,00</t>
+          <t>39 x 963,00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>FATURA 15 ANOS</t>
+          <t/>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>R$ 40.900,00</t>
+          <t>R$ 51.500,00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>R$ 7.500,00</t>
+          <t>R$ 25.900,00</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>27 X 1.759,00</t>
+          <t>40 x 1.018,00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>R$ 41.900,00</t>
+          <t>R$ 55.700,00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>R$ 12.400,00</t>
+          <t>R$ 28.900,00</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>30 x 1.368,00</t>
+          <t>39 X 1.148,00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 55.800,00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R$ 13.900,00</t>
+          <t>R$ 12.000,00</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>34 x 1.145,00</t>
+          <t>22 x 2.521,00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 56.450,00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>R$ 13.900,00</t>
+          <t>R$ 12.000,00</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>32 x 1.207,00</t>
+          <t>22 X 2.937,00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 56.450,00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>R$ 14.350,00</t>
+          <t>R$ 12.000,00</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>32 x 1.207,00</t>
+          <t>22 X 2.937,00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>R$ 43.600,00</t>
+          <t>R$ 56.500,00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>R$ 12.900,00</t>
+          <t>R$ 16.200,00</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>32 X 1.270,00</t>
+          <t>24 x 2.111,00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>R$ 43.600,00</t>
+          <t>R$ 56.520,00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>R$ 14.900,00</t>
+          <t>R$ 28.900,00</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>32 X 1.180,00</t>
+          <t>43 X 1.068,00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>R$ 43.800,00</t>
+          <t>R$ 59.700,00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>R$ 21.900,00</t>
+          <t>R$ 19.900,00</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>27 x 943,00</t>
+          <t>72 X 1.047,00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Volkswagen</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>R$ 43.800,00</t>
+          <t>R$ 61.000,00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>R$ 15.900,00</t>
+          <t>R$ 32.900,00</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>31 X 1.119,00</t>
+          <t>48 x 1.008,00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>R$ 43.900,00</t>
+          <t>R$ 61.800,00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>R$ 14.900,00</t>
+          <t>R$ 31.900,00</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>26 X 1.417,00</t>
+          <t>48 X 1.100,00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>R$ 44.000,00</t>
+          <t>R$ 68.900,00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>R$ 17.900,00</t>
+          <t>R$ 13.900,00</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>28 x 1.150,00</t>
+          <t>22 X 3.297,00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>R$ 46.000,00</t>
+          <t>R$ 72.600,00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>R$ 19.000,00</t>
+          <t>R$ 26.500,00</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>78 x 721,00</t>
+          <t>38 </t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Volkswagen</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x 2.099,00 + 37 x 1.618,50</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>R$ 47.850,00</t>
+          <t>R$ 74.550,00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>R$ 12.700,00</t>
+          <t>R$ 31.650,00</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>31 X 1.649,00</t>
+          <t>53</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 24 x 1.585,00  + 29 x 674,00</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/11/2026</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>R$ 51.792,00</t>
+          <t>R$ 75.000,00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>R$ 22.000,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>26 X 1.524,00</t>
+          <t>38</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x 2.008,00 + 37 x 1.422,00</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>R$ 52.400,00</t>
+          <t>R$ 75.000,00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>R$ 21.900,00</t>
+          <t>R$ 42.900,00</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>45 X 1.112,00</t>
+          <t>38</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x 2.008,00 + 37 x 1.438,00</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>R$ 52.400,00</t>
+          <t>R$ 75.000,00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>R$ 22.900,00</t>
+          <t>R$ 38.000,00</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>45 X 1.075,00</t>
+          <t>48 X 1.223,00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>R$ 53.560,00</t>
+          <t>R$ 76.300,00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>R$ 12.200,00</t>
+          <t>R$ 27.900,00</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>31 X 1.909,30</t>
+          <t>34 x 1.930,00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/11/2026</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>R$ 53.700,00</t>
+          <t>R$ 78.300,00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>R$ 11.200,00</t>
+          <t>R$ 39.700,00</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>30 x 2.005,00</t>
+          <t>27 x 1.864,00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>R$ 54.050,00</t>
+          <t>R$ 80.300,00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>R$ 9.000,00</t>
+          <t>R$ 35.000,00</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>27 x 2.435,00</t>
+          <t>25 x 2.217,00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>R$ 54.300,00</t>
+          <t>R$ 98.500,00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>R$ 20.600,00</t>
+          <t>R$ 41.000,00</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>27 x 1.920,00</t>
+          <t>35 X 2.348,00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>R$ 54.900,00</t>
+          <t>R$ 101.500,00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>R$ 26.900,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>27 x 1.500,00</t>
+          <t>40 X 2.180,00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 105.500,00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>R$ 24.400,00</t>
+          <t>R$ 50.500,00</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>26 X 1.490,00</t>
+          <t>42 x 1.908,00</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 109.500,00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>R$ 25.200,00</t>
+          <t>R$ 75.000,00</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>31 x 1.300,00</t>
+          <t>30 x 2.080,00</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>R$ 55.500,00</t>
+          <t>R$ 111.100,00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>R$ 12.500,00</t>
+          <t>R$ 54.900,00</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>30 X 2.099,00</t>
+          <t>79 X 1.883,00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>R$ 55.900,00</t>
+          <t>R$ 114.100,00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>R$ 11.550,00</t>
+          <t>R$ 42.000,00</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>27 X 2.242,80</t>
+          <t>43</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x 2.604,00 + 42 x 2.324,00</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>R$ 56.500,00</t>
+          <t>R$ 119.800,00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>R$ 34.900,00</t>
+          <t>R$ 28.900,00</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>26 X 1.675,00</t>
+          <t>26 X 4.485,00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>R$ 56.600,00</t>
+          <t>R$ 120.300,00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>R$ 25.350,00</t>
+          <t>R$ 27.000,00</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>27 x 1.480,00</t>
+          <t>25 X 4.836,00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>R$ 59.410,00</t>
+          <t>R$ 145.600,00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>R$ 20.000,00</t>
+          <t>R$ 89.900,00</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>22 x 2.590,00</t>
+          <t>49 X 1.767,00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>COTA COM PROCURAÇÃO</t>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>R$ 65.170,00</t>
+          <t>R$ 146.750,00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>R$ 28.900,00</t>
+          <t>R$ 97.000,00</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>81 x 815,00</t>
+          <t>49 x 1.712,00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>R$ 65.500,00</t>
+          <t>R$ 150.000,00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>R$ 24.500,00</t>
+          <t>R$ 60.900,00</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>64 X 977,30</t>
+          <t>48 X 3.230,00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>R$ 71.350,00</t>
+          <t>R$ 150.400,00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>R$ 31.900,00</t>
+          <t>R$ 71.500,00</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>39 X 1.810,00</t>
+          <t>47 x 2.151,00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Sicredi</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>R$ 73.800,00</t>
+          <t>R$ 156.000,00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>R$ 32.900,00</t>
+          <t>R$ 82.900,00</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>39 x 1.853,00</t>
+          <t>175 x  837,00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>R$ 73.800,00</t>
+          <t>R$ 156.200,00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>R$ 32.900,00</t>
+          <t>R$ 55.900,00</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>39 X 1.853,00</t>
+          <t>77 x 2.148,00</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>R$ 74.100,00</t>
+          <t>R$ 172.150,00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>R$ 31.900,00</t>
+          <t>R$ 85.000,00</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>28 X 2.276,00</t>
+          <t>48 x 3.067,00</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>R$ 75.600,00</t>
+          <t>R$ 173.600,00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>R$ 23.500,00</t>
+          <t>R$ 82.900,00</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>32 x 2.157,00</t>
+          <t>49 X 2.837,00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>R$ 75.600,00</t>
+          <t>R$ 173.800,00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>R$ 22.900,00</t>
+          <t>R$ 90.900,00</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>33 X 2.099,00</t>
+          <t>49 x 2.836,00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>R$ 75.600,00</t>
+          <t>R$ 176.000,00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>R$ 23.900,00</t>
+          <t>R$ 72.900,00</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>36 X 1.943,00</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x 4.672,00 + 29 x 4.360,00 + 10 x 2.020,00</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/11/2026</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>R$ 75.600,00</t>
+          <t>R$ 176.000,00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>R$ 23.900,00</t>
+          <t>R$ 75.000,00</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>34 X 2.044,00</t>
+          <t>40 X 3.362,00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>R$ 76.600,00</t>
+          <t>R$ 178.200,00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>R$ 24.900,00</t>
+          <t>R$ 92.900,00</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>30 x 2.231,00</t>
+          <t>57 X 2.278,00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t/>
+          <t>VP09</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>R$ 76.800,00</t>
+          <t>R$ 187.100,00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>R$ 34.900,00</t>
+          <t>R$ 88.900,00</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>45 X 1.386,00</t>
+          <t>49 x 3.288,00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>R$ 87.100,00</t>
+          <t>R$ 187.300,00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>R$ 26.800,00</t>
+          <t>R$ 97.900,00</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>32 x 2.477,00</t>
+          <t>49 x 3.287,00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>R$ 89.000,00</t>
+          <t>R$ 196.200,00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>R$ 34.000,00</t>
+          <t>R$ 104.000,00</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>26 x 3.057,00</t>
+          <t>45 X 3.126,00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t/>
+          <t>VP05</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>R$ 89.000,00</t>
+          <t>R$ 220.600,00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>R$ 34.000,00</t>
+          <t>R$ 138.900,00</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>26 x 3.057,00</t>
+          <t>46 X 3.019,00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t/>
+          <t>VP06</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>R$ 89.300,00</t>
+          <t>R$ 267.000,00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>R$ 28.900,00</t>
+          <t>R$ 98.000,00</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>26 x 2.918,00</t>
+          <t>79 x 3.141,00</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Caixa XS5</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>R$ 100.800,00</t>
+          <t>R$ 270.000,00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>R$ 39.800,00</t>
+          <t>R$ 157.000,00</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>61 x 2.905,00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>sendo 31 x 2.319,00 +  13 x 1.200,00</t>
+          <t/>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/11/2026</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
-        <is>
-[...1176 lines deleted...]
-      <c r="H87" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>